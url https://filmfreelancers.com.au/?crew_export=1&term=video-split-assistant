--- v0 (2026-05-22)
+++ v1 (2026-07-26)
@@ -40,51 +40,51 @@
   <si>
     <t>crew@filmfreelancers.com.au</t>
   </si>
   <si>
     <t>filmfreelancers.com.au</t>
   </si>
   <si>
     <t>PROJECT:</t>
   </si>
   <si>
     <t>DATES CHECKED:</t>
   </si>
   <si>
     <t>Video Split Assistant</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Anthony Leyva</t>
   </si>
   <si>
     <t>Kari Laycock</t>
   </si>
   <si>
-    <t>Generated: 23/05/2026 05:48</t>
+    <t>Generated: 26/07/2026 12:24</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>