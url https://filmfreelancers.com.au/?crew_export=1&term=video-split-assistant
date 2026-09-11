--- v1 (2026-07-26)
+++ v2 (2026-09-11)
@@ -40,51 +40,51 @@
   <si>
     <t>crew@filmfreelancers.com.au</t>
   </si>
   <si>
     <t>filmfreelancers.com.au</t>
   </si>
   <si>
     <t>PROJECT:</t>
   </si>
   <si>
     <t>DATES CHECKED:</t>
   </si>
   <si>
     <t>Video Split Assistant</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Anthony Leyva</t>
   </si>
   <si>
     <t>Kari Laycock</t>
   </si>
   <si>
-    <t>Generated: 26/07/2026 12:24</t>
+    <t>Generated: 11/09/2026 11:22</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>