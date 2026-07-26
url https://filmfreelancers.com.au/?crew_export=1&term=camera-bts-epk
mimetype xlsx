--- v0 (2026-05-22)
+++ v1 (2026-07-26)
@@ -40,60 +40,60 @@
   <si>
     <t>crew@filmfreelancers.com.au</t>
   </si>
   <si>
     <t>filmfreelancers.com.au</t>
   </si>
   <si>
     <t>PROJECT:</t>
   </si>
   <si>
     <t>DATES CHECKED:</t>
   </si>
   <si>
     <t>Camera BTS, EPK</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Ian MacAuslane</t>
   </si>
   <si>
     <t>Joanna Borgiel</t>
   </si>
   <si>
-    <t>JUSTIN HARTWELL</t>
+    <t>Justin Hartwell</t>
   </si>
   <si>
     <t>Kaspar Zwirner</t>
   </si>
   <si>
     <t>Tim Bradley</t>
   </si>
   <si>
-    <t>Generated: 23/05/2026 05:56</t>
+    <t>Generated: 26/07/2026 11:23</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>