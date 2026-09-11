--- v1 (2026-07-26)
+++ v2 (2026-09-11)
@@ -14,86 +14,92 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="12">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>crew@filmfreelancers.com.au</t>
   </si>
   <si>
     <t>filmfreelancers.com.au</t>
   </si>
   <si>
     <t>PROJECT:</t>
   </si>
   <si>
     <t>DATES CHECKED:</t>
   </si>
   <si>
     <t>Camera BTS, EPK</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Ian MacAuslane</t>
   </si>
   <si>
+    <t>Jeremy Richardson</t>
+  </si>
+  <si>
     <t>Joanna Borgiel</t>
   </si>
   <si>
     <t>Justin Hartwell</t>
   </si>
   <si>
     <t>Kaspar Zwirner</t>
   </si>
   <si>
+    <t>Oliver Marshall</t>
+  </si>
+  <si>
     <t>Tim Bradley</t>
   </si>
   <si>
-    <t>Generated: 26/07/2026 11:23</t>
+    <t>Generated: 11/09/2026 11:24</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -619,54 +625,54 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:YZ17"/>
+  <dimension ref="A1:YZ19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:C17"/>
+      <selection activeCell="A1" sqref="A1:C19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="20" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="true" style="0"/>
     <col min="2" max="2" width="24" customWidth="true" style="0"/>
     <col min="3" max="3" width="24" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.10" hidden="true" style="0"/>
     <col min="5" max="5" width="9.10" hidden="true" style="0"/>
     <col min="6" max="6" width="9.10" hidden="true" style="0"/>
     <col min="7" max="7" width="9.10" hidden="true" style="0"/>
     <col min="8" max="8" width="9.10" hidden="true" style="0"/>
     <col min="9" max="9" width="9.10" hidden="true" style="0"/>
     <col min="10" max="10" width="9.10" hidden="true" style="0"/>
     <col min="11" max="11" width="9.10" hidden="true" style="0"/>
     <col min="12" max="12" width="9.10" hidden="true" style="0"/>
     <col min="13" max="13" width="9.10" hidden="true" style="0"/>
     <col min="14" max="14" width="9.10" hidden="true" style="0"/>
     <col min="15" max="15" width="9.10" hidden="true" style="0"/>
     <col min="16" max="16" width="9.10" hidden="true" style="0"/>
     <col min="17" max="17" width="9.10" hidden="true" style="0"/>
     <col min="18" max="18" width="9.10" hidden="true" style="0"/>
     <col min="19" max="19" width="9.10" hidden="true" style="0"/>
     <col min="20" max="20" width="9.10" hidden="true" style="0"/>
     <col min="21" max="21" width="9.10" hidden="true" style="0"/>
@@ -1398,73 +1404,89 @@
       <c r="B12" s="4"/>
       <c r="C12" s="4"/>
     </row>
     <row r="13" spans="1:676">
       <c r="A13" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="4"/>
       <c r="C13" s="4"/>
     </row>
     <row r="14" spans="1:676">
       <c r="A14" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="4"/>
       <c r="C14" s="4"/>
     </row>
     <row r="15" spans="1:676">
       <c r="A15" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="4"/>
       <c r="C15" s="4"/>
     </row>
     <row r="16" spans="1:676">
-      <c r="A16" s="6"/>
-      <c r="C16" s="15"/>
+      <c r="A16" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
     </row>
     <row r="17" spans="1:676">
-      <c r="A17" s="9"/>
-[...2 lines deleted...]
-        <v>11</v>
+      <c r="A17" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="4"/>
+      <c r="C17" s="4"/>
+    </row>
+    <row r="18" spans="1:676">
+      <c r="A18" s="6"/>
+      <c r="C18" s="15"/>
+    </row>
+    <row r="19" spans="1:676">
+      <c r="A19" s="9"/>
+      <c r="B19" s="10"/>
+      <c r="C19" s="16" t="s">
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:A3"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B15:C15"/>
-    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="A19:B19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="0" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">